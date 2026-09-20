--- v0 (2026-06-25)
+++ v1 (2026-09-20)
@@ -1,52 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="3C07D994" w:rsidP="1B38D38A" w:rsidRDefault="3C07D994" w14:paraId="6F70EAF3" w14:textId="0C452242">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="0E2740" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3DFF27D5" w:rsidR="25C2D1A3">
         <w:rPr>
           <w:b w:val="1"/>
@@ -198,68 +196,60 @@
         </w:rPr>
         <w:t>eart</w:t>
       </w:r>
       <w:r w:rsidRPr="3DFF27D5" w:rsidR="3681B40C">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="0E2740"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="09888A0E" w:rsidP="3DFF27D5" w:rsidRDefault="09888A0E" w14:paraId="24196154" w14:textId="7B8329C0">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="376423337"/>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="3DFF27D5" w:rsidR="09888A0E">
+      <w:hyperlink r:id="R7344e622026d4fee">
+        <w:r w:rsidRPr="23F7E3B5" w:rsidR="09888A0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:color w:val="C00000"/>
           </w:rPr>
           <w:t>PPT to be used with this presentation</w:t>
         </w:r>
-        <w:commentRangeEnd w:id="376423337"/>
-[...5 lines deleted...]
-        </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="006B28E2" w:rsidR="00845656" w:rsidP="1ED4B568" w:rsidRDefault="00845656" w14:paraId="7ABC451F" w14:textId="4FA882CC">
       <w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1ED4B568" w:rsidR="2B11887A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Start by asking the </w:t>
       </w:r>
       <w:r w:rsidRPr="1ED4B568" w:rsidR="5F81C041">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
@@ -1843,156 +1833,129 @@
           <w:color w:val="222222"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> have enough money to pay for it. They needed a friend to help.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1BEEECEF" w:rsidP="1ED4B568" w:rsidRDefault="1BEEECEF" w14:paraId="61AE8831" w14:textId="7A2B65E5">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1ED4B568" w:rsidR="1BEEECEF">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[SLIDE 6 — Rev Junior with the children of the school]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0A1DF940" w:rsidP="1ED4B568" w:rsidRDefault="0A1DF940" w14:paraId="069F9A78" w14:textId="15732312">
+    <w:p w:rsidR="0A1DF940" w:rsidP="1ED4B568" w:rsidRDefault="0A1DF940" w14:paraId="069F9A78" w14:textId="1AE58C48">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="140" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:noProof w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3DFF27D5" w:rsidR="0A1DF940">
+      <w:r w:rsidRPr="23F7E3B5" w:rsidR="0A1DF940">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:noProof w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">That friend was </w:t>
       </w:r>
-      <w:commentRangeStart w:id="903229348"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3DFF27D5" w:rsidR="0A1DF940">
+      <w:r w:rsidRPr="23F7E3B5" w:rsidR="0A1DF940">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:noProof w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Rev</w:t>
       </w:r>
-      <w:r w:rsidRPr="3DFF27D5" w:rsidR="3468EE12">
+      <w:r w:rsidRPr="23F7E3B5" w:rsidR="0A1DF940">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:noProof w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="3DFF27D5" w:rsidR="0A1DF940">
+        <w:t xml:space="preserve"> Junior and the Methodist Church of Zimbabwe. Rev Junior takes our Bible reading today, from John’s gospel, seriously. When Jesus says he came so people might have ‘abundant life</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23F7E3B5" w:rsidR="0A1DF940">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:noProof w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Junior and the Methodist Church of Zimbabwe. Rev Junior takes our Bible reading today, from John’s gospel, seriously. When Jesus says he came so people might have ‘abundant life</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3DFF27D5" w:rsidR="0A1DF940">
+        <w:t>’,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23F7E3B5" w:rsidR="0A1DF940">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:noProof w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>’,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3DFF27D5" w:rsidR="0A1DF940">
+        <w:t xml:space="preserve"> she thinks of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="23F7E3B5" w:rsidR="25C2D1A3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:noProof w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> she thinks of </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>Tanaka</w:t>
       </w:r>
-      <w:r w:rsidRPr="3DFF27D5" w:rsidR="0A1DF940">
+      <w:r w:rsidRPr="23F7E3B5" w:rsidR="0A1DF940">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:noProof w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0A1DF940" w:rsidP="1ED4B568" w:rsidRDefault="0A1DF940" w14:paraId="7C06A3DD" w14:textId="63C6FAC7">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="140" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:noProof w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3DFF27D5" w:rsidR="0A1DF940">
         <w:rPr>
@@ -2436,143 +2399,56 @@
         <w:pStyle w:val="Normal"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="1ED4B568" w:rsidP="1ED4B568" w:rsidRDefault="1ED4B568" w14:paraId="3C629C90" w14:textId="477795D9">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="1ED4B568" w:rsidP="3DFF27D5" w:rsidRDefault="1ED4B568" w14:paraId="35E66938" w14:textId="6698F34F">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F465D">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:headerReference w:type="default" r:id="R55772a0062904b1f"/>
       <w:footerReference w:type="default" r:id="Ra009d86795ca4023"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...69 lines deleted...]
-
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
-[...11 lines deleted...]
-</w16cex:commentsExtensible>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
-[...3 lines deleted...]
-</w16cid:commentsIds>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -3126,64 +3002,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1656909603">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="288633405">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="153689472">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="346097266">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
-[...12 lines deleted...]
-</w15:people>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC613F"/>
     <w:rsid w:val="000121E3"/>
     <w:rsid w:val="0002645F"/>
     <w:rsid w:val="00027060"/>
     <w:rsid w:val="00031606"/>
     <w:rsid w:val="000373C4"/>
     <w:rsid w:val="000529D1"/>
     <w:rsid w:val="00054FD1"/>
@@ -3817,50 +3680,51 @@
     <w:rsid w:val="1C1837DC"/>
     <w:rsid w:val="1C79406A"/>
     <w:rsid w:val="1D05989A"/>
     <w:rsid w:val="1D1E3081"/>
     <w:rsid w:val="1D1EAE00"/>
     <w:rsid w:val="1D5F29F1"/>
     <w:rsid w:val="1D92AB19"/>
     <w:rsid w:val="1E49328A"/>
     <w:rsid w:val="1E5E948C"/>
     <w:rsid w:val="1EB9F239"/>
     <w:rsid w:val="1ED4B568"/>
     <w:rsid w:val="1F2C4D5A"/>
     <w:rsid w:val="1F4ADB6F"/>
     <w:rsid w:val="1F824FC6"/>
     <w:rsid w:val="1FEE9D3D"/>
     <w:rsid w:val="1FF360EE"/>
     <w:rsid w:val="208A61F6"/>
     <w:rsid w:val="215CC2CB"/>
     <w:rsid w:val="21D175B1"/>
     <w:rsid w:val="22EBCA9B"/>
     <w:rsid w:val="230309B1"/>
     <w:rsid w:val="2323C1B1"/>
     <w:rsid w:val="23337A59"/>
     <w:rsid w:val="238BE6EA"/>
     <w:rsid w:val="23A13E7B"/>
+    <w:rsid w:val="23F7E3B5"/>
     <w:rsid w:val="24C44908"/>
     <w:rsid w:val="2516C6EE"/>
     <w:rsid w:val="25C2D1A3"/>
     <w:rsid w:val="25F6344F"/>
     <w:rsid w:val="261A4D95"/>
     <w:rsid w:val="26BFA98D"/>
     <w:rsid w:val="26DFF70F"/>
     <w:rsid w:val="275E8537"/>
     <w:rsid w:val="275F729F"/>
     <w:rsid w:val="27ACE229"/>
     <w:rsid w:val="28091FC8"/>
     <w:rsid w:val="2832F44F"/>
     <w:rsid w:val="283A01D2"/>
     <w:rsid w:val="288FF4D2"/>
     <w:rsid w:val="29032576"/>
     <w:rsid w:val="2A8B213F"/>
     <w:rsid w:val="2B11887A"/>
     <w:rsid w:val="2B14DCB9"/>
     <w:rsid w:val="2B2FDE60"/>
     <w:rsid w:val="2B6BD893"/>
     <w:rsid w:val="2B88EC23"/>
     <w:rsid w:val="2CBB3FBA"/>
     <w:rsid w:val="2D1BB185"/>
     <w:rsid w:val="2D3907C0"/>
     <w:rsid w:val="2DA59E9E"/>
@@ -5041,51 +4905,51 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:uiPriority w:val="99"/>
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="3DFF27D5"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R55772a0062904b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Ra009d86795ca4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="R46567c5987ec4281" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Rbba5ab7b8cbc4e37" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rd01227d1932e46f7" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="R02c51cea8e8249d0" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R9630d719cf184593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donate.unitingworld.org.au/getasset/538TH8" TargetMode="External" Id="R75610c8d1d434c19" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R55772a0062904b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Ra009d86795ca4023" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Rbba5ab7b8cbc4e37" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rd01227d1932e46f7" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R9630d719cf184593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donate.unitingworld.org.au/getasset/538TH8" TargetMode="External" Id="R7344e622026d4fee" /></Relationships>
 </file>
 
 <file path=word/_rels/header.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="rId1116587661" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -5714,48 +5578,48 @@
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDFADDC7-8C73-4CF6-A0BA-29E15AEC7801}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4EE8268-7534-432B-85D8-F28A9410EF59}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Barry Higgins</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Marcus Campbell</lastModifiedBy>
-  <revision>128</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100430185B88925054685732AABA5AE0D43</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>